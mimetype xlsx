--- v0 (2026-04-28)
+++ v1 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="309">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -93,95 +93,161 @@
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcelo Rodrigues da Silva</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/45/plo_008-2026_-_reurb.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização fundiária de núcleos urbanos informais no Município de São José da Barra/MG, cria o Programa de Regularização Fundiária e dá outras providências."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/61/pl_012_-_altera_lei_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera Lei n.º 791/2022 que “Altera a Lei nº 264, de 11 de março de 2008 e dá outras providências.”</t>
   </si>
   <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CAFO - Comissão Permanente de Administração Financeira e Orçamentária</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/122/pdl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Aprova as contas da Prefeitura Municipal de São José da Barra, relativas ao Exercício Financeiro de 2021 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/92/pr_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Define os critérios de atuação do Serviço de Ouvidoria e Transparência no âmbito da Câmara Municipal de São José da Barra/MG, nos termos das Leis Federais nº 12.527, de 18 de novembro de 2011, e nº 13.460, de 26 de junho de 2017 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/123/pr_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Regulamenta a Lei Federal nº 12.527/2011 para dispor sobre o acesso às informações no âmbito da Câmara Municipal de São José da Barra/MG e dá outras providências”</t>
+  </si>
+  <si>
     <t>11</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CAFO - Comissão Permanente de Administração Financeira e Orçamentária, CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/11/emenda_aditiva__001-2026-_plo_001-2026-_executivo.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2026 ao Projeto de Lei Ordinária nº 001/2026, de autoria do Executivo Municipal, que “Dispõe sobre o reajuste nos vencimentos dos servidores públicos municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/47/emenda_modificativa_-_plo_004-2026.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2026 – Sequência SAPL nº 002/2026, ao Projeto de Lei Ordinária nº 004/2026, de autoria do Executivo Municipal, que “Institui Tratamento Fora do Domicílio -TDF, e dá outras providências”.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/66/emenda_supressiva_-_plc_004-2026.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2026 – Sequência SAPL nº 003/2026, ao Projeto de Lei Complementar n.º 004/2026, que “Altera a Lei Complementar nº 021, de 24 de agosto de 2.007, que ‘Dispõe sobre o Plano de Cargos e Vencimentos dos Servidores Públicos Municipais de São José da Barra/MG e dá outras providências’”, de autoria do Executivo Municipal.</t>
   </si>
   <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/116/emenda_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 001/2026 - Sequência SAPL nº 004/2026, ao Projeto de Lei Ordinária nº 014/2026, de autoria do Executivo Municipal, que “Altera Lei n.º 783/2022 que ‘Autoriza o Poder Executivo Municipal a instituir o Programa Bolsa Atleta no âmbito do município de São José da Barra, Estado de Minas Gerais’”</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/117/emenda_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva nº 001/2026 - Sequência SAPL nº 005/2026, ao Projeto de Lei Ordinária nº 014/2026, de autoria do Executivo Municipal, que “Altera Lei n.º 783/2022 que ‘Autoriza o Poder Executivo Municipal a instituir o Programa Bolsa Atleta no âmbito do município de São José da Barra, Estado de Minas Gerais’”</t>
+  </si>
+  <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/69/emenda_aditiva__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2026 - Sequência SAPL nº 006/2026, ao Projeto de Lei Ordinária nº 009/2026, de autoria do Executivo Municipal, que “Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/70/emenda_modificativa__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2026 - Sequência SAPL nº 007/2026, ao Projeto de Lei Ordinária nº 009/2026, de autoria do Executivo Municipal, que “Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>65</t>
@@ -237,59 +303,101 @@
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Tiaguinho do Bolão</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_002_-_vereador_tiago-_acidente_de_transito_veiculo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Prefeito sobre acidente com veículo da frota municipal</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/86/requerimento_003-2026.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA BARRA, no uso de suas atribuições, e com fundamento no artigo 181, inciso I, alínea “b” do Regimento Interno, solicita que o presente Projeto de Lei Ordinária nº 015/2026, de autoria do Executivo Municipal, que “Dispõe sobre a abertura de Credito Adicional Especial e dá outras providências”, trâmite em REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com o apoio dos demais vereadores abaixo-assinados, no uso de suas atribuições legais e regimentais, vêm, respeitosamente, requerer ao Poder Executivo Municipal que analise a viabilidade para a construção de uma nova unidade mista de saúde(UMS) no terreno de propriedade do município, localizado nas proximidades do antigo barracão do CODEC.</t>
   </si>
   <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Deusmar da Vera</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_005_-__deusmar_-_providencias_para_regularizacao_de_terreno.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências para regularização de terreno.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Edmar Kabadão, Jamir da Cachoeira, Nadinho Bueno</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal que adote as providências administrativas necessárias para a regulamentação da Lei Complementar Federal n.226/2026 no âmbito do Município de São José da Barra – MG. O objetivo é autorizar o pagamento e o descongelamento definitivo dos direitos e do tempo de serviço dos servidores públicos municipais que foram suspensos ou congelados durante o período de enfrentamento da pandemia da Covid-19.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Adriano da Cachoeira</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_007_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer ao Chefe do Poder Executivo Municipal que analise a viabilidade da contratação de profissional ou empresa especializada para a prestação dos serviços de lavagem e engraxamento dos veículos pertencentes à frota da Prefeitura Municipal de São José da Barra/MG.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/110/requerimento_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, com fundamento no artigo 167, § 3º, inciso XII, do Regimento Interno da Câmara Municipal, e no exercício regular de sua função de controle externo, após deliberação do Plenário, conforme dispõe o artigo 228, § 1º, inciso II, c/c artigo 315 e seguintes, ambos do Regimento Interno, vêm, por meio do presente instrumento, requerer a convocação da Secretária Municipal de Obras, Senhora Erika Machado de Souza, acompanhada do Chefe de Estradas, Senhor José Geraldo da Silva Nicodemos, a fim de prestarem esclarecimentos e informações acerca de fatos registrados em filmagens ocorridas no dia 16/05/26 (sábado), referentes à retirada de um diferencial de um micro-ônibus que pertence à frota municipal, e se encontrava no pátio da Prefeitura, bem como seu carregamento em um caminhão-prancha.</t>
+  </si>
+  <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edmar Kabadão</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, apresenta a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal que por meio do setor competente, que seja providenciada a aquisição de um bebedouro industrial para o Velório Municipal.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, apresenta a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do setor competente, que seja analisada a possibilidade de construção de mais salas de velório no Velório Municipal, visando melhorar o atendimento à população.</t>
@@ -297,53 +405,50 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edmar Kabadão, Nathan das Prata</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, apresentam a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal junto ao setor competente, que sejam realizados reparos e o recapeamento das ruas do Bosque da Cachoeira, com atenção especial à Rua A, localizada no bairro Cachoeira da Laje.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/29/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, apresentam a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal para que, por meio do setor competente, providencie a instalação de iluminação pública na entrada do Loteamento Bosque da Cachoeira, localizado no bairro Cachoeira da Lage, nas proximidades da residência do Senhor Juvenal e do Senhor Edson, reiterando a Indicação nº 046, de 27 de janeiro de 2025.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal que, por meio do setor competente, analise a possibilidade de inclusão do bairro Shangrilá no itinerário do transporte público “Tarifa Zero”, atendendo a pedido da população local, bem como a disponibilização de, no mínimo, três horários diários, sendo um no período da manhã, um no horário de almoço e um no período da tarde.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_006.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal que determine ao setor competente a análise da possibilidade de contratação de empresa especializada na prestação de serviços de tratamento endodôntico, comumente conhecido como tratamento de canal, destinado aos pacientes assistidos pela rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_007.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, apresenta a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do setor competente,  que providencie a instalação de internet no barracão da Feirinha do Produtor Rural, atendendo à solicitação dos feirantes que ali exercem suas atividades.</t>
   </si>
   <si>
     <t>21</t>
@@ -393,53 +498,50 @@
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do Setor Competente que estude a viabilidade e adote as providências necessárias para a construção de uma creche no centro do município, visando atender à demanda da população local. A presente Indicação reitera a Indicação nº 108/2025, anteriormente apresentada a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do Setor Competente que adote as providências necessárias para a reforma de todos os campos de futebol situados no município. A presente Indicação reitera a Indicação nº 142/2025, anteriormente apresentada a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Adriano da Cachoeira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/32/indicacao_014.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do Setor Competente a viabilidade de construção de uma quadra de areia, destinada à prática de beach tênis, vôlei de areia e futevôlei, no bairro Cachoeira da Lage.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_015.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do Setor Competente a construção de um coreto na praça do bairro Cachoeira da Lage, com o intuito de abrigar apresentações de bandas musicais, eventos culturais, atividades comunitárias e outras manifestações artísticas.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Adriano da Cachoeira, Antônio Sirlei, Deusmar da Vera, Mateuzinho, Nathan das Prata, Tiaguinho do Bolão</t>
@@ -570,53 +672,50 @@
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/64/indicacao_029.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto à Secretaria de Obras, que realize um estudo técnico para verificar a viabilidade de execução de reparos nas calçadas do bairro Cachoeira da Lage.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/73/indicacao_030.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do setor  de obras, que seja providenciada a construção de uma rampa de acesso no local de embarque e desembarque da balsa que atende o trajeto entre o porto de São José da Barra e Guapé.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>Deusmar da Vera</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/74/indicacao_031.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal junto ao setor competente, que seja providenciada a realização de uma limpeza geral no Parque de Exposições do município.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_032.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal por meio do setor de obras, realizados estudos técnicos para construção de uma área de lazer equipada com sistema de iluminação fotovoltaica no Porto de São José da Barra/ Guapé local conhecido como Porto do Guapé.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_033.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal que seja encaminhado ao Secretário Municipal de Educação o Projeto-piloto: Identificação e Enriquecimento Curricular para Estudantes com Altas Habilidades/Superdotação (AH/SD) e Capacitação de Educadores, em anexo, para que seja avaliada a possibilidade de sua implantação no município.</t>
   </si>
   <si>
     <t>79</t>
@@ -630,54 +729,249 @@
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Mateuzinho, Nathan das Prata</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_035.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, reiterando a indicação nº 76/2025, solicitando ao Executivo Municipal, por meio da Secretaria de Obras, que sejam adotadas as providências necessárias com a máxima agilidade para a construção de uma praça pública no Loteamento Bosque da Cachoeira, localizado no Bairro Cachoeira da Lage.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Adriano da Cachoeira, Tiaguinho do Bolão</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_036-_tiago_e_adriano_-_aquisicao_de_poltronas_e_lencois_para_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal junto à Secretaria Municipal de Saúde, a adoção de providências visando a melhoria das condições de atendimento na unidade de saúde do município.</t>
   </si>
   <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_037-__adriano_e_mateus-_lei_para_doacao_de_racao.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal que estude a possibilidade de elaboração e encaminhamento de Projeto de Lei que institua no âmbito do Município de São José da Barra/MG, um Programa de Doação de Ração Animal, nos moldes da Lei Ordinária Municipal nº 843, de 14 de setembro de 2023, que “Institui o Banco de Ração e Utensílios para Animais, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_038.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina, apresenta a Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, que seja implantado um quebra-molas (redutor de velocidade) na Rua C, em frente ao parquinho do bairro Nossa Senhora de Fátima (Can-Can), atendendo à solicitação dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
     <t>39</t>
   </si>
   <si>
-    <t>PR</t>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_039.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscrevem, vem por meio desta, apresentar para análise e deliberação do Plenário, a Indicação ao Executivo Municipal para que verifique junto à Secretaria Municipal de Obras a possibilidade de construção de um parquinho no bairro Furnas, mais precisamente ao lado do Tigrão Lanches, bem como melhorias na iluminação no referido local.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_040.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal para que sejam adotadas as providências necessárias para a contratação de mais um professor de vôlei para atuar junto às atividades esportivas do município.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_041.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, por meio da Secretaria competente, para que sejam tomadas as providências necessárias para a substituição dos brinquedos do parquinho no bairro Nossa Senhora de Fátima (Can-Can).</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_042.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, por meio da Secretaria competente, para que sejam tomadas as providências necessárias para a substituição/manutenção da areia da quadra localizada no bairro Nossa Senhora de Fátima (Can-Can).</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/98/indicacao_043.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, que providencie a implantação de iluminação pública na última rua do bairro Nossa Senhora de Fátima (Can-Can) sentido a Fazenda Cabo Verde.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Antônio Sirlei</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto ao setor competente, a instalação de um ponto de ônibus com cobertura nas proximidades das residências do Sr. Bugil e do Sr. Agnado Peixeiro, na 120, no bairro Furnas, local onde a população aguarda o ônibus do programa Tarifa Zero, bem como a construção de um quebra-molas em frente à residência do Sr. Bugil.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_045.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto ao setor competente, a realização da reforma da quadra esportiva do Distrito de Bom Jesus dos Campos, bem como a construção de arquibancadas, banheiros e a instalação de bebedouro, visando proporcionar melhores condições de uso aos moradores, atletas e demais usuários do espaço público.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_046.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, reiterando a Indicação nº 097/2025, solicita ao Executivo Municipal, junto ao setor competente, a construção de um parquinho infantil e de uma academia ao ar livre no Distrito de Bom Jesus dos Campos, bem como a destinação de um local mais seguro para a instalação desses equipamentos públicos, tendo em vista que os existentes se encontram em área de risco devido ao intenso fluxo de veículos e caminhões.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_047.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto ao setor competente, a implantação de uma faixa de pedestres em frente à Escola Municipal Dr. José de Carvalho Faria, no bairro Cachoeira da Laje, visando proporcionar mais segurança aos alunos, pais, servidores e demais pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_048.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto ao setor competente, possibilidade de transferir o setor responsável pelos animais em situação de rua, tanto de pequeno quanto de grande porte, para a Secretaria Municipal de Agropecuária, Indústria e Comércio. Tal medida encontra respaldo na experiência de diversos municípios da região, onde a Proteção Animal está vinculada a essa pasta, possibilitando maior estrutura administrativa, logística e suporte técnico para a execução dos serviços.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_049.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto aos setores competentes, a realização de estudos técnicos e de viabilidade para a implantação de uma Farmácia Municipal voltada ao atendimento dos produtores rurais e participantes de programas de incentivo ao desenvolvimento agropecuário, a exemplo do Programa Mais Genética, visando ampliar o acesso a medicamentos veterinários, insumos e doses reprodutivas gratuitos ou com valores mais acessíveis.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_050.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, reiterando as Indicações nº 017/2025 e nº 022/2025, solicitando ao Chefe do Poder Executivo Municipal, por meio da secretaria competente, a substituição integral dos brinquedos e equipamentos dos parquinhos infantis localizados no Bairro de Cachoeira da Laje, no parquinho da "120", no Bairro de Furnas, e no Bairro Eldorado.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_051.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo por meio da Secretaria competente junto ao setor de transportes que analise a possibilidade de adotar procedimentos mais claro e objetivo, quando do agendamento de transporte de pacientes que garantam o acompanhamento de pacientes idosos, pessoas com necessidades especiais e demais munícipes que por qualquer outro motivo necessitem de auxílio durante o deslocamento para consultas e exames realizados fora do município.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_052.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto ao setor competente a viabilidade de aquisição de máquinas móveis para limpeza e beneficiamento de café, acopladas sobre caminhão, destinadas ao atendimento dos produtores rurais do município.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_053.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo assina apresenta a presente Indicação para análise e deliberação do Plenário, solicitando ao Chefe do Poder Executivo Municipal, por meio do setor competente, que seja realizado um levantamento completo das vias públicas do município que ainda não possuem denominação oficial e placas de identificação.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/127/indicacao_054.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo assinam apresentam a presente Indicação para análise e deliberação do Plenário, solicitando ao Executivo Municipal, junto a Secretaria competente, que seja realizada a construção de arquibancadas no Parque de Exposições do Município, aproveitando as obras de reforma atualmente em execução no local.</t>
+  </si>
+  <si>
+    <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio Do Tribunal De Contas</t>
   </si>
   <si>
     <t>http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/39/parecer_previo.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais – Processo Eletrônico nº 1120928 – Exercício 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -990,62 +1284,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/60/plc_001-2026-cm_-descongela_adicionais_covid_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/45/plo_008-2026_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/61/pl_012_-_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/11/emenda_aditiva__001-2026-_plo_001-2026-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/47/emenda_modificativa_-_plo_004-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/66/emenda_supressiva_-_plc_004-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/69/emenda_aditiva__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/70/emenda_modificativa__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/65/emenda_aditiva__001-2026-_plo_004-2026-_cm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/71/emenda_aditiva__001-2026-_plo_008-2026-_reurb.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/72/emenda_modificativa__001-2026-_plo_008-2026-_reurb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/30/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_002_-_vereador_tiago-_acidente_de_transito_veiculo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/86/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/29/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/32/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_020_-_nathan_-_recapeamento_da_estrada_chegando_no_bairro_bom_jesus_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/64/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/73/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/74/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_036-_tiago_e_adriano_-_aquisicao_de_poltronas_e_lencois_para_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/39/parecer_previo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/60/plc_001-2026-cm_-descongela_adicionais_covid_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/45/plo_008-2026_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/61/pl_012_-_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/122/pdl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/92/pr_001-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/123/pr_002-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/11/emenda_aditiva__001-2026-_plo_001-2026-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/47/emenda_modificativa_-_plo_004-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/66/emenda_supressiva_-_plc_004-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/116/emenda_004-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/117/emenda_005-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/69/emenda_aditiva__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/70/emenda_modificativa__001-2026-_plo_009-2026-_credito_adicional_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/65/emenda_aditiva__001-2026-_plo_004-2026-_cm.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/71/emenda_aditiva__001-2026-_plo_008-2026-_reurb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/72/emenda_modificativa__001-2026-_plo_008-2026-_reurb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/30/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_002_-_vereador_tiago-_acidente_de_transito_veiculo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/86/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_005_-__deusmar_-_providencias_para_regularizacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_007_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/110/requerimento_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/29/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/32/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_020_-_nathan_-_recapeamento_da_estrada_chegando_no_bairro_bom_jesus_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/64/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/73/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/74/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_036-_tiago_e_adriano_-_aquisicao_de_poltronas_e_lencois_para_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_037-__adriano_e_mateus-_lei_para_doacao_de_racao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/98/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/127/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedabarra.mg.leg.br/media/sapl/public/materialegislativa/2026/39/parecer_previo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H53"/>
+  <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="168.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1123,1311 +1417,2013 @@
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
         <v>84</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>61</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s">
-        <v>127</v>
+        <v>90</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>127</v>
+        <v>90</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H32" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>143</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>90</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="D36" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="D37" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E37" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F37" t="s">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E38" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E39" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F39" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E40" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F40" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E41" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F41" t="s">
-        <v>68</v>
+        <v>170</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F42" t="s">
-        <v>68</v>
+        <v>170</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F44" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>91</v>
+        <v>136</v>
       </c>
       <c r="D45" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F45" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="D46" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F46" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="D47" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F47" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E48" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F48" t="s">
-        <v>68</v>
+        <v>193</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E49" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F49" t="s">
-        <v>68</v>
+        <v>197</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="D50" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F50" t="s">
-        <v>159</v>
+        <v>90</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E51" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F51" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E52" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="F52" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" t="s">
+        <v>116</v>
+      </c>
+      <c r="F53" t="s">
+        <v>108</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H53" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" t="s">
+        <v>115</v>
+      </c>
+      <c r="E54" t="s">
+        <v>116</v>
+      </c>
+      <c r="F54" t="s">
+        <v>150</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" t="s">
+        <v>115</v>
+      </c>
+      <c r="E55" t="s">
+        <v>116</v>
+      </c>
+      <c r="F55" t="s">
+        <v>90</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H55" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" t="s">
+        <v>116</v>
+      </c>
+      <c r="F56" t="s">
+        <v>100</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" t="s">
+        <v>116</v>
+      </c>
+      <c r="F57" t="s">
+        <v>90</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" t="s">
+        <v>115</v>
+      </c>
+      <c r="E58" t="s">
+        <v>116</v>
+      </c>
+      <c r="F58" t="s">
+        <v>90</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H58" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>228</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" t="s">
+        <v>115</v>
+      </c>
+      <c r="E59" t="s">
+        <v>116</v>
+      </c>
+      <c r="F59" t="s">
+        <v>193</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>173</v>
+      </c>
+      <c r="D60" t="s">
+        <v>115</v>
+      </c>
+      <c r="E60" t="s">
+        <v>116</v>
+      </c>
+      <c r="F60" t="s">
+        <v>232</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" t="s">
+        <v>115</v>
+      </c>
+      <c r="E61" t="s">
+        <v>116</v>
+      </c>
+      <c r="F61" t="s">
+        <v>236</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>179</v>
+      </c>
+      <c r="D62" t="s">
+        <v>115</v>
+      </c>
+      <c r="E62" t="s">
+        <v>116</v>
+      </c>
+      <c r="F62" t="s">
+        <v>197</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>243</v>
+      </c>
+      <c r="D63" t="s">
+        <v>115</v>
+      </c>
+      <c r="E63" t="s">
+        <v>116</v>
+      </c>
+      <c r="F63" t="s">
+        <v>143</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H63" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>246</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>247</v>
+      </c>
+      <c r="D64" t="s">
+        <v>115</v>
+      </c>
+      <c r="E64" t="s">
+        <v>116</v>
+      </c>
+      <c r="F64" t="s">
+        <v>86</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>251</v>
+      </c>
+      <c r="D65" t="s">
+        <v>115</v>
+      </c>
+      <c r="E65" t="s">
+        <v>116</v>
+      </c>
+      <c r="F65" t="s">
+        <v>197</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H65" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>254</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>255</v>
+      </c>
+      <c r="D66" t="s">
+        <v>115</v>
+      </c>
+      <c r="E66" t="s">
+        <v>116</v>
+      </c>
+      <c r="F66" t="s">
+        <v>197</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>259</v>
+      </c>
+      <c r="D67" t="s">
+        <v>115</v>
+      </c>
+      <c r="E67" t="s">
+        <v>116</v>
+      </c>
+      <c r="F67" t="s">
+        <v>197</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H67" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>262</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>263</v>
+      </c>
+      <c r="D68" t="s">
+        <v>115</v>
+      </c>
+      <c r="E68" t="s">
+        <v>116</v>
+      </c>
+      <c r="F68" t="s">
+        <v>197</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>267</v>
+      </c>
+      <c r="D69" t="s">
+        <v>115</v>
+      </c>
+      <c r="E69" t="s">
+        <v>116</v>
+      </c>
+      <c r="F69" t="s">
+        <v>268</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H69" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" t="s">
+        <v>115</v>
+      </c>
+      <c r="E70" t="s">
+        <v>116</v>
+      </c>
+      <c r="F70" t="s">
+        <v>117</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H70" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>274</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>182</v>
+      </c>
+      <c r="D71" t="s">
+        <v>115</v>
+      </c>
+      <c r="E71" t="s">
+        <v>116</v>
+      </c>
+      <c r="F71" t="s">
+        <v>117</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>115</v>
+      </c>
+      <c r="E72" t="s">
+        <v>116</v>
+      </c>
+      <c r="F72" t="s">
+        <v>108</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>186</v>
+      </c>
+      <c r="D73" t="s">
+        <v>115</v>
+      </c>
+      <c r="E73" t="s">
+        <v>116</v>
+      </c>
+      <c r="F73" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H73" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>283</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>189</v>
+      </c>
+      <c r="D74" t="s">
+        <v>115</v>
+      </c>
+      <c r="E74" t="s">
+        <v>116</v>
+      </c>
+      <c r="F74" t="s">
+        <v>86</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>192</v>
+      </c>
+      <c r="D75" t="s">
+        <v>115</v>
+      </c>
+      <c r="E75" t="s">
+        <v>116</v>
+      </c>
+      <c r="F75" t="s">
+        <v>183</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>290</v>
+      </c>
+      <c r="D76" t="s">
+        <v>115</v>
+      </c>
+      <c r="E76" t="s">
+        <v>116</v>
+      </c>
+      <c r="F76" t="s">
+        <v>90</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>293</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>294</v>
+      </c>
+      <c r="D77" t="s">
+        <v>115</v>
+      </c>
+      <c r="E77" t="s">
+        <v>116</v>
+      </c>
+      <c r="F77" t="s">
+        <v>86</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H77" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>297</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>298</v>
+      </c>
+      <c r="D78" t="s">
+        <v>115</v>
+      </c>
+      <c r="E78" t="s">
+        <v>116</v>
+      </c>
+      <c r="F78" t="s">
+        <v>108</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>302</v>
+      </c>
+      <c r="D79" t="s">
+        <v>115</v>
+      </c>
+      <c r="E79" t="s">
+        <v>116</v>
+      </c>
+      <c r="F79" t="s">
+        <v>86</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H79" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>247</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>10</v>
       </c>
-      <c r="D53" t="s">
-[...9 lines deleted...]
-        <v>210</v>
+      <c r="D80" t="s">
+        <v>305</v>
+      </c>
+      <c r="E80" t="s">
+        <v>306</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H80" t="s">
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2440,50 +3436,77 @@
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>